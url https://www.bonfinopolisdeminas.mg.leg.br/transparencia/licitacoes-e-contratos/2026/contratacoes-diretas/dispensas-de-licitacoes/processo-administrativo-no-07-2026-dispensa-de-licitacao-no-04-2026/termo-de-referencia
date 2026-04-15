--- v0 (2026-02-27)
+++ v1 (2026-04-15)
@@ -4,74 +4,73 @@
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B7202A" w:rsidRPr="0072566A" w14:paraId="73D2B593" w14:textId="77777777" w:rsidTr="002A53A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1436A0F7" w14:textId="77591741" w:rsidR="00B7202A" w:rsidRPr="0072566A" w:rsidRDefault="00B7202A" w:rsidP="00994C3C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>TERMO DE REFERÊNCIA</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0EC9EE96" w14:textId="77777777" w:rsidR="00B7202A" w:rsidRPr="0072566A" w:rsidRDefault="00B7202A" w:rsidP="00994C3C">
             <w:pPr>
@@ -79,51 +78,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>(SIMPLIFICADO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B7202A" w:rsidRPr="0072566A" w14:paraId="2E33F1A5" w14:textId="77777777" w:rsidTr="002A53A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="758CB45F" w14:textId="276D3F05" w:rsidR="00B7202A" w:rsidRPr="0072566A" w:rsidRDefault="00B7202A" w:rsidP="00994C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>1. OBJETO:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75DCAF09" w14:textId="19AF16C8" w:rsidR="006C62C6" w:rsidRPr="0072566A" w:rsidRDefault="00B7202A" w:rsidP="007B5FA8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
@@ -154,51 +152,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">de Marketing Digital, para gerenciamento e monitoramento das mídias sociais institucionais da Câmara Municipal de Bonfinópolis de Minas-MG, </w:t>
             </w:r>
             <w:r w:rsidR="007B5FA8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>inclusive com transmissões de reuniões e outros eventos da Câmara Municipal</w:t>
             </w:r>
             <w:r w:rsidR="00273DE7" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B7202A" w:rsidRPr="0072566A" w14:paraId="453BFFF4" w14:textId="77777777" w:rsidTr="002A53A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19CA06B5" w14:textId="728C2C94" w:rsidR="00B7202A" w:rsidRPr="0072566A" w:rsidRDefault="00B7202A" w:rsidP="00994C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>2. NATUREZA DO OBJETO:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76701755" w14:textId="5429C2EC" w:rsidR="00B7202A" w:rsidRPr="0072566A" w:rsidRDefault="00B7202A" w:rsidP="00E470A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
@@ -210,51 +207,50 @@
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>2.1.</w:t>
             </w:r>
             <w:r w:rsidR="009F13CC" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Servi</w:t>
             </w:r>
             <w:r w:rsidR="00E470A3" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>ços comum.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B7202A" w:rsidRPr="0072566A" w14:paraId="40C2A49C" w14:textId="77777777" w:rsidTr="002A53A5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="39453535" w14:textId="77777777" w:rsidR="00FD0B12" w:rsidRPr="0072566A" w:rsidRDefault="00B7202A" w:rsidP="007E7DE7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">3. ESPECIFICAÇÕES E REQUISITOS </w:t>
             </w:r>
             <w:r w:rsidR="009F13CC" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>DOS</w:t>
@@ -290,149 +286,101 @@
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>A prestação dos serviços consiste em:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15C3DC7A" w14:textId="77777777" w:rsidR="00DC7B0C" w:rsidRPr="0072566A" w:rsidRDefault="00DC7B0C" w:rsidP="00DC7B0C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">I – </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> de vídeos das reuniões plenárias ou das Comissões temáticas da Câmara, incluindo:</w:t>
+              <w:t>I – gravação e/ou edição de vídeos das reuniões plenárias ou das Comissões temáticas da Câmara, incluindo:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15EDF5F6" w14:textId="77777777" w:rsidR="00DC7B0C" w:rsidRPr="0072566A" w:rsidRDefault="00DC7B0C" w:rsidP="00DC7B0C">
             <w:pPr>
               <w:ind w:left="851"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>a) operação do sistema de filmagem, com cortes e inclusão de legendas e demais informações necessárias à produção/veiculação;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="65019656" w14:textId="77777777" w:rsidR="00DC7B0C" w:rsidRPr="0072566A" w:rsidRDefault="00DC7B0C" w:rsidP="00DC7B0C">
             <w:pPr>
               <w:ind w:left="851"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>b) geração das imagens para transmissão ao vivo para as mídias digitais e redes sociais disponibilizadas pela Câmara (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Instagran</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">, Facebook, Youtube, </w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0A0A0A"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>WhatsApp</w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> etc.);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="08F15562" w14:textId="77777777" w:rsidR="00DC7B0C" w:rsidRPr="0072566A" w:rsidRDefault="00DC7B0C" w:rsidP="00DC7B0C">
             <w:pPr>
               <w:ind w:left="851"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
@@ -481,67 +429,51 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="24D9787A" w14:textId="77777777" w:rsidR="00DC7B0C" w:rsidRPr="0072566A" w:rsidRDefault="00DC7B0C" w:rsidP="00DC7B0C">
             <w:pPr>
               <w:ind w:left="851"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77B2485B" w14:textId="1A36257F" w:rsidR="00DC7B0C" w:rsidRPr="0072566A" w:rsidRDefault="00DC7B0C" w:rsidP="00DC7B0C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">II – </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> das reuniões </w:t>
+              <w:t xml:space="preserve">II – gravação e/ou edição das reuniões </w:t>
             </w:r>
             <w:r w:rsidR="00273DE7" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">ordinária, </w:t>
             </w:r>
             <w:r w:rsidR="0072566A" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>extraordinárias</w:t>
             </w:r>
             <w:r w:rsidR="00273DE7" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">, especiais e </w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -557,83 +489,66 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>III – gravação e/ou edição de vídeos de chamadas de matérias, com duração de 30 (trinta) segundos a 5 (cinco) minutos;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BE7A571" w14:textId="21144B9C" w:rsidR="00804EF3" w:rsidRPr="0072566A" w:rsidRDefault="00DC7B0C" w:rsidP="008312C9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV – </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> de vídeos com duração de 30 (trinta) segundos até 1 (um) minuto, conforme pauta e roteiro fixado</w:t>
+              <w:t>IV – gravação e/ou edição de vídeos com duração de 30 (trinta) segundos até 1 (um) minuto, conforme pauta e roteiro fixado</w:t>
             </w:r>
             <w:r w:rsidR="00E51EF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B7202A" w:rsidRPr="0072566A" w14:paraId="5E8BBD36" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5834F232" w14:textId="586FDF9E" w:rsidR="00B7202A" w:rsidRPr="00E51EF2" w:rsidRDefault="00B7202A" w:rsidP="00994C3C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E51EF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>4. ESTIMATIVA DE VALOR DA CONTRATAÇÃO (SE FOR O CASO)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="023C4E12" w14:textId="160127DC" w:rsidR="00E51EF2" w:rsidRPr="00E51EF2" w:rsidRDefault="00B7202A" w:rsidP="00BB4F7D">
             <w:pPr>
               <w:pStyle w:val="textojustificadorecuoprimeiralinha"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
@@ -691,51 +606,50 @@
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>em</w:t>
             </w:r>
             <w:r w:rsidR="00E51EF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> R$33.800,00 (trinta e três mil e oitocentos reais)</w:t>
             </w:r>
             <w:r w:rsidR="00E51EF2" w:rsidRPr="00E51EF2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>, para o período de 12 (doze) meses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E53E0" w:rsidRPr="0072566A" w14:paraId="394E8338" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="31E6B50F" w14:textId="77777777" w:rsidR="005E53E0" w:rsidRPr="0072566A" w:rsidRDefault="005E53E0" w:rsidP="009B2847">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>5. FUNDAMENTAÇÃO/JUSTIFICATIVA:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D3AB3F6" w14:textId="39801F18" w:rsidR="005E53E0" w:rsidRPr="0072566A" w:rsidRDefault="005E53E0" w:rsidP="00DC7B0C">
             <w:pPr>
               <w:pStyle w:val="textojustificadorecuoprimeiralinha"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
@@ -757,122 +671,115 @@
               </w:rPr>
               <w:t xml:space="preserve">A contratação </w:t>
             </w:r>
             <w:r w:rsidR="009A4A2C" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>dos serviços objeto deste Termo de Referência</w:t>
             </w:r>
             <w:r w:rsidR="00DC7B0C" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, justifica-se pela necessidade de aprimorar a comunicação entre o Legislativo e a população, garantindo maior </w:t>
             </w:r>
             <w:r w:rsidR="00590667" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">publicidade, </w:t>
             </w:r>
             <w:r w:rsidR="00DC7B0C" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">transparência, acesso à informação e participação da população nas ações do Poder Legislativo. Em um cenário em que as redes sociais e os meios digitais </w:t>
-[...6 lines deleted...]
-              <w:t>são os principais canais de informação utilizados pela sociedade, torna-se fundamental que a Câmara disponha de uma estrutura de serviços contínua para gerenciar sua presença digital, comunicar suas ações e divulgar de forma clara e acessível os trabalhos legislativos.</w:t>
+              <w:t>transparência, acesso à informação e participação da população nas ações do Poder Legislativo. Em um cenário em que as redes sociais e os meios digitais são os principais canais de informação utilizados pela sociedade, torna-se fundamental que a Câmara disponha de uma estrutura de serviços contínua para gerenciar sua presença digital, comunicar suas ações e divulgar de forma clara e acessível os trabalhos legislativos.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ABCD544" w14:textId="3207B415" w:rsidR="009A4A2C" w:rsidRPr="0072566A" w:rsidRDefault="00D565A5" w:rsidP="00DC7B0C">
             <w:pPr>
               <w:pStyle w:val="textojustificadorecuoprimeiralinha"/>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5.2. Importante destacar que “Publicidade”, é princípio da Administração pública, estabelecido no artigo 37 da Constituição Federal</w:t>
             </w:r>
             <w:r w:rsidR="00E629C5" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> e artigo</w:t>
             </w:r>
             <w:r w:rsidR="00524203" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00E629C5" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> 98 </w:t>
             </w:r>
             <w:r w:rsidR="00524203" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">e 101 </w:t>
             </w:r>
             <w:r w:rsidR="00E629C5" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>da Lei Orgânica Municipal</w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B7202A" w:rsidRPr="0072566A" w14:paraId="60C45747" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1179FC96" w14:textId="5276F513" w:rsidR="00332B03" w:rsidRPr="0072566A" w:rsidRDefault="005E53E0" w:rsidP="00332B03">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00B7202A" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>. MODELO DE EXECUÇÃO DO OBJETO:</w:t>
@@ -1272,51 +1179,50 @@
           <w:p w14:paraId="22275D38" w14:textId="77777777" w:rsidR="00816D96" w:rsidRPr="0072566A" w:rsidRDefault="00816D96" w:rsidP="007248AA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1DEE6DF3" w14:textId="1983FCFE" w:rsidR="00BB2DC2" w:rsidRPr="0072566A" w:rsidRDefault="009B1C36" w:rsidP="007248AA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">6.3.1. </w:t>
             </w:r>
             <w:r w:rsidR="00BB2DC2" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>Decorrido 12 (doze) meses, havendo p</w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">rorrogação do contrato, </w:t>
             </w:r>
             <w:r w:rsidR="00BB2DC2" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">é assegurada a manutenção </w:t>
             </w:r>
             <w:r w:rsidR="00BB2DC2" w:rsidRPr="0072566A">
               <w:rPr>
@@ -1377,60 +1283,67 @@
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r w:rsidR="00BB2DC2" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
-              <w:t>. Critérios de aceitabilidade dos serviços: a contratada deverá observar as regras e orientações determinadas pela Câmara Municipal na execução do objeto que deve ser executado com uso dos recursos e critérios técnicos que garantam maior segurança, confiabilidade, qualidade e eficiência, compatíveis com as tecnologias contemporâneas e aptas para veiculação em mídias digitais e redes sociais.</w:t>
+              <w:t xml:space="preserve">. Critérios de aceitabilidade dos serviços: a contratada deverá observar as regras e orientações determinadas pela Câmara Municipal na execução do objeto que deve ser </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0072566A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>executado com uso dos recursos e critérios técnicos que garantam maior segurança, confiabilidade, qualidade e eficiência, compatíveis com as tecnologias contemporâneas e aptas para veiculação em mídias digitais e redes sociais.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A34699" w:rsidRPr="0072566A" w14:paraId="74438D16" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3D85F2A3" w14:textId="3C89DACE" w:rsidR="00A34699" w:rsidRPr="00B41233" w:rsidRDefault="00E830C9" w:rsidP="004D4F5C">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>7. REQUISITOS DA CONTRATAÇÃO:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6EE38D19" w14:textId="5ACC3C72" w:rsidR="00E830C9" w:rsidRPr="00B41233" w:rsidRDefault="007248AA" w:rsidP="004D4F5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -1800,236 +1713,179 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>de certidão expedida conjuntamente pela Secretaria da Receita Federal do Brasil (RFB) e</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0353D570" w14:textId="34A93B24" w:rsidR="004D4F5C" w:rsidRPr="00B41233" w:rsidRDefault="004D4F5C" w:rsidP="004D4F5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t>pela</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> Procuradoria-Geral da Fazenda Nacional (PGFN)</w:t>
+              <w:t>pela Procuradoria-Geral da Fazenda Nacional (PGFN)</w:t>
             </w:r>
             <w:r w:rsidR="003A0C04" w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6DD19F77" w14:textId="71E056BC" w:rsidR="004D4F5C" w:rsidRPr="00B41233" w:rsidRDefault="00320E91" w:rsidP="004D4F5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>7.1.2.3.</w:t>
             </w:r>
             <w:r w:rsidR="004D4F5C" w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> de regularidade com a Fazenda Municipal do domicílio ou sede do</w:t>
+              <w:t xml:space="preserve"> prova de regularidade com a Fazenda Municipal do domicílio ou sede do</w:t>
             </w:r>
             <w:r w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004D4F5C" w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>fornecedor, relativa à atividade em cujo exercício contrata ou concorre;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DDF9849" w14:textId="6CFD2BA8" w:rsidR="004D4F5C" w:rsidRPr="00B41233" w:rsidRDefault="00320E91" w:rsidP="004D4F5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>7.1.2.4.</w:t>
             </w:r>
             <w:r w:rsidR="004D4F5C" w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS);</w:t>
+              <w:t xml:space="preserve"> prova de regularidade com o Fundo de Garantia do Tempo de Serviço (FGTS);</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D9F0BC9" w14:textId="71FD5E5D" w:rsidR="004D4F5C" w:rsidRPr="00B41233" w:rsidRDefault="007C6C21" w:rsidP="004D4F5C">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>7.1.2.5.</w:t>
             </w:r>
             <w:r w:rsidR="004D4F5C" w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> de inexistência de débitos inadimplidos perante a Justiça do Trabalho,</w:t>
+              <w:t xml:space="preserve"> prova de inexistência de débitos inadimplidos perante a Justiça do Trabalho,</w:t>
             </w:r>
             <w:r w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004D4F5C" w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>mediante a apresentação de certidão negativa ou positiva com efeito de negativa</w:t>
             </w:r>
             <w:r w:rsidR="003A0C04" w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DA60DD0" w14:textId="77777777" w:rsidR="006D4586" w:rsidRPr="00B41233" w:rsidRDefault="006D4586" w:rsidP="004D4F5C">
             <w:pPr>
@@ -2098,87 +1954,136 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">7.1.3.1. Atestado de capacidade técnica emitido por pessoa jurídica de direito público ou privado, </w:t>
             </w:r>
             <w:r w:rsidR="00B41233" w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>que comprove a aptidão d</w:t>
             </w:r>
             <w:r w:rsidR="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">o proponente </w:t>
             </w:r>
             <w:r w:rsidR="00B41233" w:rsidRPr="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>para o desempenho de atividade pertinente e compa</w:t>
+              <w:t xml:space="preserve">para o desempenho de atividade pertinente e </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B41233" w:rsidRPr="00B41233">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>compa</w:t>
             </w:r>
             <w:r w:rsidR="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">tível com o objeto deste </w:t>
+              <w:t>tível</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B41233">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> com o </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Termo</w:t>
+              <w:t>objeto</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> de Referência</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B41233">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>deste</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B41233">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B41233">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Termo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00B41233">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B41233">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Referência</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00B41233">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B7202A" w:rsidRPr="0072566A" w14:paraId="5516EC89" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="675530FB" w14:textId="53D08015" w:rsidR="00B7202A" w:rsidRPr="0072566A" w:rsidRDefault="00C97CB0" w:rsidP="00994C3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00B7202A" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>. MODELO DE GESTÃO</w:t>
             </w:r>
@@ -2245,51 +2150,50 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="003A169E" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.2. Os serviços serão considerados prestados e recebidos após ateste da fiscalização, demonstrando a efetivação da prestação dos serviços.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E53E0" w:rsidRPr="0072566A" w14:paraId="4F29AB93" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6B7D18A9" w14:textId="44D9AC72" w:rsidR="005E53E0" w:rsidRPr="0072566A" w:rsidRDefault="00C97CB0" w:rsidP="005E53E0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="005E53E0" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>. ADEQUAÇÃO ORÇAMENTARIA:</w:t>
@@ -2337,51 +2241,50 @@
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.01.031.0101.400</w:t>
             </w:r>
             <w:r w:rsidR="005133A1" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00585B9F" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> – 3.3.90.39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005E53E0" w:rsidRPr="0072566A" w14:paraId="5399AE9A" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CA80245" w14:textId="3A8592A2" w:rsidR="005E53E0" w:rsidRPr="0072566A" w:rsidRDefault="00C97CB0" w:rsidP="00244DC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="005E53E0" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
@@ -2454,51 +2357,50 @@
           </w:p>
           <w:p w14:paraId="246BB8B5" w14:textId="2B91B04D" w:rsidR="007248AA" w:rsidRPr="0072566A" w:rsidRDefault="00816D96" w:rsidP="00816D96">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
               </w:rPr>
               <w:t>10.2. Os serviços serão recebidos de forma definitiva após o ateste da fiscalização do contrato.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00244DC5" w:rsidRPr="0072566A" w14:paraId="400D2404" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="71F8A7F1" w14:textId="3EB01231" w:rsidR="00244DC5" w:rsidRPr="0072566A" w:rsidRDefault="00F33C27" w:rsidP="000E5327">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r w:rsidR="00244DC5" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>. PAGAMENTO:</w:t>
@@ -2526,51 +2428,50 @@
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.1. O pagamento será efetivado no prazo de até 5 (cinco) dias após o encerramento do mês</w:t>
             </w:r>
             <w:r w:rsidR="00816D96" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>, comprovado o recebimento definitivo dos serviços prestados</w:t>
             </w:r>
             <w:r w:rsidR="00244DC5" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>, à vista da nota fiscal com ateste de aceite pela fiscalização da Câmara.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00244DC5" w:rsidRPr="0072566A" w14:paraId="6BD3B278" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49CC2249" w14:textId="3BFE9E78" w:rsidR="00244DC5" w:rsidRPr="0072566A" w:rsidRDefault="00244DC5" w:rsidP="00244DC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F33C27" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
@@ -2648,51 +2549,50 @@
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00532A70" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> da Lei Federal nº 14.133/2021, em função d</w:t>
             </w:r>
             <w:r w:rsidR="007C7FD2" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>a proposta mais vantajosa.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00244DC5" w:rsidRPr="0072566A" w14:paraId="14B55A25" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0C4FFCE9" w14:textId="640498D5" w:rsidR="00244DC5" w:rsidRPr="0072566A" w:rsidRDefault="00244DC5" w:rsidP="00244DC5">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bar w:val="none" w:sz="0" w:color="auto"/>
               </w:pBdr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>1</w:t>
@@ -2752,51 +2652,50 @@
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>O processo de contratação será exclusivo para participação de microempreendedores individuais - MEI, microempresas - ME e empresas de pequeno porte – EPP, em conformidade com o disposto no</w:t>
             </w:r>
             <w:r w:rsidR="00404F22" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> inciso I,</w:t>
             </w:r>
             <w:r w:rsidR="00217D47" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> art. 8º da Lei Municipal nº 1.435, de 29 de dezembro de 2023, em consonância com inciso I, art. 48 da Lei Complementar Federal nº 123, de 14 de dezembro de 2006.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00244DC5" w:rsidRPr="0072566A" w14:paraId="63A6B3A7" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3372916B" w14:textId="6D13DE9C" w:rsidR="00244DC5" w:rsidRPr="0072566A" w:rsidRDefault="00244DC5" w:rsidP="00244DC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F33C27" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>4</w:t>
@@ -2831,149 +2730,146 @@
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.1.</w:t>
             </w:r>
             <w:r w:rsidR="0036301E" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> Anexo I – Minuta de Contrato.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00244DC5" w:rsidRPr="0072566A" w14:paraId="33971787" w14:textId="77777777" w:rsidTr="00C168CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0D470B53" w14:textId="1D0F0D6F" w:rsidR="00244DC5" w:rsidRPr="0072566A" w:rsidRDefault="00244DC5" w:rsidP="00244DC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00F33C27" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>. Responsável pela Elaboração:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="798A3A14" w14:textId="77777777" w:rsidR="00244DC5" w:rsidRPr="0072566A" w:rsidRDefault="00244DC5" w:rsidP="00244DC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0D32BB75" w14:textId="1463E2A2" w:rsidR="00244DC5" w:rsidRPr="0072566A" w:rsidRDefault="00244DC5" w:rsidP="00244DC5">
+          <w:p w14:paraId="0D32BB75" w14:textId="2B4F24B4" w:rsidR="00244DC5" w:rsidRPr="0072566A" w:rsidRDefault="00244DC5" w:rsidP="00244DC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">Bonfinópolis de Minas, </w:t>
             </w:r>
-            <w:r w:rsidR="00CB2864">
-[...4 lines deleted...]
-              <w:t>26</w:t>
+            <w:r w:rsidR="00AE61F9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="pt-BR"/>
+              </w:rPr>
+              <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve"> de </w:t>
             </w:r>
             <w:r w:rsidR="002B4B2E" w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t xml:space="preserve">fevereiro </w:t>
             </w:r>
             <w:r w:rsidRPr="0072566A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>de 2026.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E111224" w14:textId="77777777" w:rsidR="00244DC5" w:rsidRPr="0072566A" w:rsidRDefault="00244DC5" w:rsidP="00244DC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="7B764428" w14:textId="77777777" w:rsidR="00D04AD8" w:rsidRPr="0072566A" w:rsidRDefault="00D04AD8" w:rsidP="00244DC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0321B091" w14:textId="77777777" w:rsidR="00D04AD8" w:rsidRPr="0072566A" w:rsidRDefault="00D04AD8" w:rsidP="00244DC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="72904C3B" w14:textId="77777777" w:rsidR="00244DC5" w:rsidRPr="0072566A" w:rsidRDefault="00244DC5" w:rsidP="00244DC5">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:val="pt-BR"/>
@@ -3016,248 +2912,12219 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C515ABF" w14:textId="77777777" w:rsidR="00780AC2" w:rsidRPr="0072566A" w:rsidRDefault="00780AC2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="688041CC" w14:textId="77777777" w:rsidR="00780AC2" w:rsidRPr="0072566A" w:rsidRDefault="00780AC2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B6921FA" w14:textId="77777777" w:rsidR="00780AC2" w:rsidRPr="0072566A" w:rsidRDefault="00780AC2">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48F48CA3" w14:textId="77777777" w:rsidR="00BB53CF" w:rsidRPr="0072566A" w:rsidRDefault="00BB53CF">
+    <w:p w14:paraId="48F48CA3" w14:textId="2A7344F6" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="009142C8">
+        <w:rPr>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2EF179" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00F1305B" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="2124" w:firstLine="708"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk128496709"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MINUTA DO </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CONTRATO N.º </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>xxxxxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="25F2A0B3" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Referência: Processo de Despesa nº 07/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680BC286" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">                     Dispensa de Licitação nº 04/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2632842B" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B053844" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Corpodetexto"/>
+        <w:ind w:left="3686"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CONTRATO DE PRESTAÇÃO DE SERVIÇOS QUE ENTRE SI CELEBRAM A CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS E XXXXXXXXXXXXXXXXXXXXXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124C6FF5" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="196FC92C" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:val="x-none" w:eastAsia="x-none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7085552E" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Estado de Minas Gerais, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sediada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rua Dom Elizeu, 51, Centro, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bonfinópolis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Minas-MG, CEP 38.650-000, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inscrita</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no CNPJ/MF sob </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">º XXXXXXXXX, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>neste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>representada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pelo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Presidente, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vereadora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  XXXXXXXXXXXXXXXXX, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inscrito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no CPF/MF sob o XXXXXXX, RG XXXXXXXXX, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>residente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>domiciliado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à XXXXXXXXXXXXXXXX, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nesta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>doravante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>denominada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CONTRATANTE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e o </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">XXXXXXXXXXXXXXXXXX, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inscrito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no CNPJ/MF sob </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">º XXXXXXXXXXXXX, com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XXXXXXXXXXXXXXXXXXXX, CEP XXXXXXXXXXXXX, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>neste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>representado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> XXXXXXXXXXX, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>brasileiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>solteiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inscrito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no CPF/MF sob </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">º XXXXXXXX, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>doravante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>denominado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CONTRATADO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>resolvem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>firmar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CONTRATO DE PRESTAÇÃO DE SERVIÇOS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, que se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>regerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela Lei Federal nº </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>14.133</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>01</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>abril</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mediante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>condições</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cláusulas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seguintes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4621A864" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1445E6B6" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>1. D</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>O FUNDAMENTO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B09A8C" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTRATO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fundamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-se no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Dispensa de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Licitação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nº 04/2026.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A25E32D" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A88E18E" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>2. DO OBJETO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2041E4DF" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1AF60226" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="006904B5" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1. Cabe ao CONTRATADO e constitui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">objeto do presente CONTRATO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prestação de serviços </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Marketing Digital, para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gerenciamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>monitoramento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mídias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sociais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institucionais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara Municipal de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bonfinópolis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E93287">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Minas-MG, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">inclusive com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>transmissões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e outros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eventos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara Municipal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ABD3C0D" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B5AD2A" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00136EF6" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00136EF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00136EF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prestação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00136EF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00136EF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviços</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00136EF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">objeto deste CONTRATO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00136EF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>consiste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00136EF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00136EF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00136EF6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC11A6B" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="471F65F2" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0023142B" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gravação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vídeos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>plenárias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Comissões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>temáticas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>incluindo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A96BE1F" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0023142B" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>operação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sistema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>filmagem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, com cortes e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inclusão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>legendas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>demais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>informações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>necessárias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>produção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>veiculação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2408707F" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0023142B" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>geração</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das imagens para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>transmissão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vivo para as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mídias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>digitais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e redes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sociais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disponibilizadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela Câmara (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Instagran</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Facebook, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Youtube</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="0A0A0A"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>WhatsApp</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc.);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72D08BAE" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0023142B" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>preparação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exportação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do material </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bruto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>produções</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de outros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vídeos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institucionais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="458B805B" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0023142B" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das imagens para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>produção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vídeos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institucionais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>duração</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>necessidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>podendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>variar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 15 (quinze) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>segundos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 15 (quinze) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>minutos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C7FD80" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0023142B" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>edições</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ocorrer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sempre </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara, sob </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>supervisão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Secretaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Executiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>devendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>profissional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>horários</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>estabelecidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cronograma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A54D430" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0023142B" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gravação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>solenes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>demais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eventos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>promovidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela Câmara Municipal, inclusive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>suas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>itinerantes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>realizadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fora da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235D3A96" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0023142B" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">III – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gravação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vídeos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>chamadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>matérias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>duração</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 30 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>trinta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>segundos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a 5 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cinco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>minutos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9D5DCA" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0023142B" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">IV – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gravação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vídeos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>duração</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 30 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>trinta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>segundos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>até</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1 (um) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>minuto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>conforme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pauta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>roteiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fixado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1223EB4C" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">V – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gerenciamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nitoramento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mídias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sociais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara Municipal, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>executando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dentre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviços</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>criar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>produzir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>publicar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sociais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, tais com Facebook, Instagram, site </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>oficial</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara e outros de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>conteúdo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>informativo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de interesse </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>público</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institucional</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0023142B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07067F15" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F45EC26" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0049503D" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049503D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1.2. Na </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0049503D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>execução</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0049503D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0049503D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>objeto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0049503D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o CONTRATADO </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0049503D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>deverá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0049503D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58812507" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1336"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D76525C" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">I - Quanto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>às</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Gravações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4284F0" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gravações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eventos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>realizados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>plenário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>quando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>requisitados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>efetuadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>equipamentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fornecidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela Câmara, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>já</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>instalados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ambiente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F2CC38" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gravações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>externas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>poderão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>realizadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>equipamentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>propriedade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>próprio</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prestador</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviços</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E9162E0" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gravações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (material </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bruto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deverão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>armazenadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>guardadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> disco, com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cópia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> digital. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mídias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fornecidas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela Câmara;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8AFFBF" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) o material </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>bruto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deverá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cópia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>armazenada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>processo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de forma a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>comprometer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gravação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> original </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>completa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61820A17" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>gravação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>plenário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>incluem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviço</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>operação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sistema</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>captação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de imagens, e a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>geração</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vídeo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>transmissão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vivo, com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>realização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos cortes e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inclusão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>legendas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>outras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>informações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disponibilizadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>durante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>realização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54CA0E0A" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>materiais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>produzidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>editados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>apresentados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>avaliação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dentro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prazo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>estabelecido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cronograma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>estimado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>possibilitando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>realização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>correções</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>adequações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>determinadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Secretaria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Executiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66896EDF" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416F47AA" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">II - Quanto </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>às</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Edições</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="651D18C0" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>edição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>observará</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>roteiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>elaborado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela Câmara Municipal, com </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inclusão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>participações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reunião</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>conforme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fixado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>roteiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>materiais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>brutos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fornecidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela Câmara;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="284B6F58" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>edições</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>demais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vídeos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>institucionais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ocorrerá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>conforme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>necessidades</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara e de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>acordo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cronograma</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>devem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>realizadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70FB4487" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>inclusão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sincronização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>áudios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>previamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>gravados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vídeos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>institucionais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>conforme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>fixado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>roteiros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7280ECC5" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>exportação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>vídeos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>editados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>plataformas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>divulgação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>formato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>necessário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>divulgação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> redes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sociais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e sites de internet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570839FA" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Recuodecorpodetexto"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="-1"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:lang w:val="pt-BR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71A501C3" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00BB2DC2" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2.1.2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1. Em </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ordinárias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no total de 2 (duas) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mês</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>extraordinárias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, o CONTRATADO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deverá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ficar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disposição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contratante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Câmara Municipal, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>horário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das 12:00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>até</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o final da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>respectiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reunião</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>horário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>extraordinárias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00BB2DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62417CCA" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>3. DO VALOR E CONDIÇÕES DE PAGAMENTO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="055D4168" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. Pelos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviços</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ora</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contratados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a CONTRATANTE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pagará</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o CONTRATADO, o valor mensal de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>R$XXXXXXXXXXXXXXX)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>estando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inclusos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> custos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>administrativos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>operacionais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tributários</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>necessários</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prestação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviços</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ressalvados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>despesas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deslocamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>locomoção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>locais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>realização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eventos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>custeados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela CONTRATANTE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A2D519" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D60144" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. O valor global do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTRATO é de XXXXXXXXXX(XXXXXX)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56FB57BB" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0010121D" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03618C76" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0010121D" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. O </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pagamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>será</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>efetivado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prazo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>até</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cinco</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>após</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>encerramento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mês</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>comprovado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>recebimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>definitivo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviços</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prestados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, à vista da nota fiscal com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ateste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>aceite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fiscalização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0010121D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>CONTRATANTE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50563114" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0010121D" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15A5BE89" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Constatada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> eventual </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>irregularidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fiscal, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>financeira</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cadastral, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>poderá</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a CONTRATANTE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pagamentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>devidos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>até</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seja</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sanada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>irregularidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>possível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="128B4153" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0355BF6F" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4. DA VIGÊNCIA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9DB43C" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>vigência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTRATO é de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>12 (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>doze)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  meses</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>início</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assinatura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>podendo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prorrogado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>termos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 107 d</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Lei Federal nº </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>14.133/2021.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C180A09" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0145C381" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviços</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objetos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTRATO, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>iniciados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>imediatamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>após</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assinatura</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>emissão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ordem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviço</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C69E33C" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="353F578E" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5. DA DOTAÇÃO ORÇAMENTÁRIA:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0EB109" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00715C6F" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>despesas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>oriundas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTRATO, para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>efeito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disposto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inciso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>VIII</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do art. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>92</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Lei </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nº 14.133/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>realizadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>conta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seguinte</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dotação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>orçamentária</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00AA86EE" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00715C6F" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>01.01.05.01.031.0101.4004 – 3.3.90.39</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ficha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29071814" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00715C6F" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="103372EA" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6. DAS OBRIGAÇÕES:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CC2A1A" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5377F449" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.1 – São </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>obrigações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do CONTRATADO:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE365A1" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DBEB033" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>observar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>regras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>orientações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>determinadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela Câmara Municipal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>execução</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objeto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deve</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>executado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>uso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>recursos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>critérios</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>técnicos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>garantam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>maior</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>segurança</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>confiabilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>qualidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eficiência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>compatíveis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tecnologias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contemporâneas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>aptas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>veiculação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>mídias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>digitais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e redes </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sociais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377A5EC8" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>direção</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objeto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contrato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>representante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>preposto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>capacitado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>idôneo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>represente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>integralmente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>todos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>atos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C92F8B8" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">c) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>responsabilizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>qualquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>irregularidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ocorra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fornecimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objeto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contrato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>saná</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-las </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hábil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D5C916B" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fornecer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a CONTRATANTE a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>relação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>funcionários</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prestarão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviços</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dependências</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Câmara Municipal, inclusive com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o n</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">º de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>identidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4343A956" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) responder pela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>qualidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>serviços</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C41E90" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">f) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>apresentar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>manter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>durante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>toda</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>execução</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contrato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>documentação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>necessária</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>juntos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>aos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>órgãos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fiscalizadores</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD53762" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">g) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>responsabilizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assistência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>técnica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>equipamentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>trabalho</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, salvo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>quando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>detectado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>problemas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> graves que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>necessite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assistência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>técnica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>especializada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BA5F80" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">h) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ficar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disposição</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contratante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Câmara Municipal, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>nos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ordinárias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Plenário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>horário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> das 12:00 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>até</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o final da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>respectiva</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reunião</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> outro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>horário</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>caso</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>extraordinárias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00715C6F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75EE947A" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.2. São </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>obrigações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da CONTRATANTE:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CC30A80" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:ind w:firstLine="1134"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4176A5D8" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>orientar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>acompanhar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fiscalizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fiel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>execução</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contrato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>através</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>servidor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>designado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FC52509" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">b) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prestar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>informações</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>esclarecimentos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>venham</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a ser </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>solicitadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pelo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTRATADO com </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>relação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ao</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>objeto</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>certame</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="492AB4BE" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">c) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>efetuar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pagamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prazo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>estabelecido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no item 3.3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>deste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTRATO;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0664BB36" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">d) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>disponibilizar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tempo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hábil</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>os</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>roteiros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reuniões</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eventos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para o CONTRATADO;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616EC674" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>notificar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o CONTRATADO, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>quando</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ocorrência</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>qualquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>irregularidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fixando-lhe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prazo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>saná</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-las.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71C0470D" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7872A1AD" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>7. DA RESCISÃO E DAS PENALIDADES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60B14FAC" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.1. A CONTRATANTE poderá promover a rescisão do contrato, se o CONTRATADO, além dos motivos previstos no artigo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>137</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Lei </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nº 14.133/2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D4A73FF" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:ind w:left="600" w:hanging="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>não observar qualquer prazo estabelecido neste CONTRATO;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C50B06F" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:ind w:left="600" w:hanging="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>não observar o nível de qualidade proposto ou exigível para execução dos serviços;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E8D985F" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
+        <w:ind w:left="600" w:hanging="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>subcontratar, total ou parcialmente, o objeto do contrato, sem prévia autorização formal da CONTRATANTE;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="591B4CB3" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:ind w:left="600" w:hanging="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>d)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ceder ou transferir, total ou parcialmente, formal ou informalmente, o contrato a terceiros</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="075A6737" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:ind w:left="600" w:hanging="600"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="323669F2" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7.2. A rescisão será formalizada sem prejuízo da aplicação das seguintes multas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C8B2EE5" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3292FA0F" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a) A ocorrência de fato previsto na alínea “a” implica, a critério da CONTRATANTE, na imposição de multa diária de valor correspondente a 5% (cinco por cento) sobre o valor mensal do CONTRATO;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B8FD675" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>b) a ocorrência de fato previsto na alínea “b” implica, ainda a critério da CONTRATANTE, na imposição de multa de valor correspondente a até 2% (dois por cento) do valor mensal contratado;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68232B81" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Fernando"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c) a ocorrência de fatos previstos nas alíneas “c” e “d” implica, a critério da CONTRATANTE, na imposição de multa de valor correspondente a até 5% (cinco por cento) do valor do contrato.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2848EE5F" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10ED8BAE" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2.1. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>multas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>aqui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>previstas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>têm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>caráter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>compensatório</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, e sim </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>moratório</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; e o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pagamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>exime</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contratado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reparação</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dos </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eventuais</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>danos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>perdas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>prejuízos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>seu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>punível</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>venha</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>acarretar</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à CONTRATANTE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>terceiros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04144B89" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19A27886" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2.2. As </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>importâncias</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>relativas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>às</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>multas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>aplicadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>quitadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>diretamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pelo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTRATADO, ser-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>lhe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ão</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>descontadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>primeiro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pagamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a que </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>tiver</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>direito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08F67789" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="725487DA" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7.2.3. O CONTRATADO é </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>responsável</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>pelos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>danos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>causados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>diretamente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à CONTRATANTE </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>terceiros</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>decorrentes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>sua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> culpa </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dolo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>execução</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contrato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>não</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>excluindo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>reduzindo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>essa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>responsabilidade</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>fiscalização</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>acompanhamento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pela CONTRATANTE.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FECA22B" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24161BB9" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="0049503D" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0049503D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>8. DO FORO</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F324259" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46284EBC" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8.1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fica</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>eleito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Foro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Comarca de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bonfinópolis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Minas/MG, para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>dirimir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>qualquer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>procedimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>relacionado</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> com o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>cumprimento</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> CONTRATO.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13616CA0" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B90DFF0" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">E </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>estarem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>justos</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>contratados</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assinam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>presente</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Contrato</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 02(vias) vias de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>igual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>teor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e valor, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>presença</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de duas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>testemunhas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, infra-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>assinadas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FEBBB4D" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="317D4CE5" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bonfinópolis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Minas – MG, ____ de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>________2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EFBB174" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D374D4" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333599A5" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabelacomgrade"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4390"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="4389"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E0DC0" w:rsidRPr="00401979" w14:paraId="0823FE77" w14:textId="77777777" w:rsidTr="009A58E8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4390" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A54245C" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="009A58E8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00401979">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7903B9F5" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="009A58E8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401979">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00401979">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contratante</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F01D25C" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="009A58E8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4389" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23EFCBB2" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="009A58E8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00401979">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>xxxxxxxxxxxxxxxxxxxxxxx</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="41662EF3" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="009A58E8">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401979">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>P/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00401979">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Contratado</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="67E5DB11" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78121215" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="684CB9F2" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>TESTEMUNHAS: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62865EBD" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57ED7318" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00401979" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401979">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                ________________________________________________</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w14:paraId="4B6531EA" w14:textId="77777777" w:rsidR="004E0DC0" w:rsidRPr="00751846" w:rsidRDefault="004E0DC0" w:rsidP="004E0DC0"/>
+    <w:p w14:paraId="3F884795" w14:textId="77777777" w:rsidR="00BB53CF" w:rsidRPr="0072566A" w:rsidRDefault="00BB53CF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="pt-BR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BB53CF" w:rsidRPr="0072566A" w:rsidSect="006B1EF1">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="2268" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="7B0409C2" w14:textId="77777777" w:rsidR="005618E7" w:rsidRDefault="005618E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="7EC08D67" w14:textId="77777777" w:rsidR="005618E7" w:rsidRDefault="005618E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica Neue">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w14:paraId="58B390F4" w14:textId="77777777" w:rsidR="00700B11" w:rsidRDefault="00CB2864" w:rsidP="00700B11">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58B390F4" w14:textId="77777777" w:rsidR="00700B11" w:rsidRDefault="004435B3" w:rsidP="00700B11">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk128496552"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk128496553"/>
     <w:r>
       <w:pict w14:anchorId="73C14651">
         <v:rect id="_x0000_i1025" style="width:0;height:1.5pt" o:hralign="center" o:hrstd="t" o:hr="t" fillcolor="#aca899" stroked="f"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="155B4B18" w14:textId="7900C802" w:rsidR="00700B11" w:rsidRPr="00700B11" w:rsidRDefault="00700B11" w:rsidP="00700B11">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="009E0E15">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Rua</w:t>
-[...29 lines deleted...]
-      <w:t>, 51 – CEP 38</w:t>
+      <w:t>Rua Dom Elizeu, 51 – CEP 38</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="009E0E15">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>650-000 – Bonfinópolis de Minas – MG, Fone/Fax: 38-3675-1401</w:t>
     </w:r>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="0BABE469" w14:textId="77777777" w:rsidR="005618E7" w:rsidRDefault="005618E7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5A7679D9" w14:textId="77777777" w:rsidR="005618E7" w:rsidRDefault="005618E7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="37D31913" w14:textId="77777777" w:rsidR="00700B11" w:rsidRPr="00535056" w:rsidRDefault="00700B11" w:rsidP="00700B11">
     <w:pPr>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="609CF926" wp14:editId="010F0AEA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-74295</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-165735</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="822960" cy="914400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
@@ -3327,91 +15194,91 @@
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00535056">
       <w:rPr>
         <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black" w:cs="Arial"/>
       </w:rPr>
       <w:t>CÂMARA MUNICIPAL DE BONFINÓPOLIS DE MINAS</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3875B888" w14:textId="77777777" w:rsidR="00700B11" w:rsidRPr="00846D01" w:rsidRDefault="00700B11" w:rsidP="00700B11">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00846D01">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>CNPJ/MF: 20.571.501/0001-35</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="17350FF4" w14:textId="77777777" w:rsidR="00700B11" w:rsidRDefault="00CB2864" w:rsidP="00700B11">
+  <w:p w14:paraId="17350FF4" w14:textId="77777777" w:rsidR="00700B11" w:rsidRDefault="00700B11" w:rsidP="00700B11">
     <w:pPr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId2" w:history="1">
-      <w:r w:rsidR="00700B11" w:rsidRPr="008E5FBA">
+      <w:r w:rsidRPr="008E5FBA">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>www.bonfinopolisdeminas.mg.leg.br</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00700B11">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="69B1AF3F" w14:textId="77777777" w:rsidR="00700B11" w:rsidRPr="004904FE" w:rsidRDefault="00700B11" w:rsidP="00700B11">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="023C3067" w14:textId="77777777" w:rsidR="002869DB" w:rsidRPr="00700B11" w:rsidRDefault="002869DB" w:rsidP="00700B11">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="A7BA6C7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="124067AA"/>
     <w:lvl w:ilvl="0" w:tplc="73DAF3AE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
@@ -3686,97 +15553,98 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="116067404">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1955408264">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1215506966">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1936279727">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="641690535">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1945527734">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="160"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="228"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10242"/>
+    <o:shapedefaults v:ext="edit" spidmax="14338"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002869DB"/>
     <w:rsid w:val="00007AD7"/>
     <w:rsid w:val="000124AA"/>
     <w:rsid w:val="000225B4"/>
     <w:rsid w:val="00052377"/>
     <w:rsid w:val="00052DF9"/>
     <w:rsid w:val="00055727"/>
     <w:rsid w:val="000716E5"/>
     <w:rsid w:val="00080851"/>
     <w:rsid w:val="00097619"/>
     <w:rsid w:val="000D768D"/>
     <w:rsid w:val="000E5327"/>
     <w:rsid w:val="000F5F06"/>
     <w:rsid w:val="00101F8A"/>
     <w:rsid w:val="00103245"/>
     <w:rsid w:val="00120830"/>
     <w:rsid w:val="00132C48"/>
     <w:rsid w:val="001362CA"/>
     <w:rsid w:val="00141048"/>
     <w:rsid w:val="00142B1D"/>
     <w:rsid w:val="001835B9"/>
     <w:rsid w:val="00185D03"/>
     <w:rsid w:val="00197B28"/>
@@ -3814,50 +15682,51 @@
     <w:rsid w:val="0036301E"/>
     <w:rsid w:val="00376838"/>
     <w:rsid w:val="003777BE"/>
     <w:rsid w:val="0039142A"/>
     <w:rsid w:val="003A0C04"/>
     <w:rsid w:val="003A169E"/>
     <w:rsid w:val="003B1F83"/>
     <w:rsid w:val="003C5D02"/>
     <w:rsid w:val="003D1488"/>
     <w:rsid w:val="003D3BC8"/>
     <w:rsid w:val="003D5ADB"/>
     <w:rsid w:val="003E437C"/>
     <w:rsid w:val="003E59E1"/>
     <w:rsid w:val="003E6DF2"/>
     <w:rsid w:val="00404F22"/>
     <w:rsid w:val="00414BF3"/>
     <w:rsid w:val="004271B1"/>
     <w:rsid w:val="0043642D"/>
     <w:rsid w:val="004439A7"/>
     <w:rsid w:val="0044581A"/>
     <w:rsid w:val="004921D8"/>
     <w:rsid w:val="00495546"/>
     <w:rsid w:val="004B22B6"/>
     <w:rsid w:val="004C42DB"/>
     <w:rsid w:val="004D4F5C"/>
+    <w:rsid w:val="004E0DC0"/>
     <w:rsid w:val="004F0182"/>
     <w:rsid w:val="004F0B6E"/>
     <w:rsid w:val="004F146C"/>
     <w:rsid w:val="004F291E"/>
     <w:rsid w:val="00500433"/>
     <w:rsid w:val="005133A1"/>
     <w:rsid w:val="00516758"/>
     <w:rsid w:val="00524203"/>
     <w:rsid w:val="00525DCD"/>
     <w:rsid w:val="005301F6"/>
     <w:rsid w:val="00532A70"/>
     <w:rsid w:val="00541C65"/>
     <w:rsid w:val="00551287"/>
     <w:rsid w:val="00552C6F"/>
     <w:rsid w:val="00561171"/>
     <w:rsid w:val="005618E7"/>
     <w:rsid w:val="00575E8B"/>
     <w:rsid w:val="00581850"/>
     <w:rsid w:val="00584228"/>
     <w:rsid w:val="00584D50"/>
     <w:rsid w:val="00585B9F"/>
     <w:rsid w:val="00587F8E"/>
     <w:rsid w:val="00590667"/>
     <w:rsid w:val="005B46B9"/>
     <w:rsid w:val="005B4C72"/>
@@ -3930,79 +15799,82 @@
     <w:rsid w:val="00816D96"/>
     <w:rsid w:val="00817D90"/>
     <w:rsid w:val="00823963"/>
     <w:rsid w:val="0083034B"/>
     <w:rsid w:val="008312C9"/>
     <w:rsid w:val="00850CBC"/>
     <w:rsid w:val="00856739"/>
     <w:rsid w:val="008578C8"/>
     <w:rsid w:val="00871B73"/>
     <w:rsid w:val="00880080"/>
     <w:rsid w:val="008931AC"/>
     <w:rsid w:val="0089643C"/>
     <w:rsid w:val="008A279B"/>
     <w:rsid w:val="008A4CB9"/>
     <w:rsid w:val="008A5AA2"/>
     <w:rsid w:val="008A62B5"/>
     <w:rsid w:val="008A7350"/>
     <w:rsid w:val="008B6FB8"/>
     <w:rsid w:val="008C0744"/>
     <w:rsid w:val="008C7DE2"/>
     <w:rsid w:val="008E6B53"/>
     <w:rsid w:val="008F2180"/>
     <w:rsid w:val="008F2ACA"/>
     <w:rsid w:val="00905DB8"/>
     <w:rsid w:val="009128FE"/>
+    <w:rsid w:val="009142C8"/>
     <w:rsid w:val="00941C99"/>
     <w:rsid w:val="00952526"/>
     <w:rsid w:val="009549E1"/>
     <w:rsid w:val="009A4A2C"/>
     <w:rsid w:val="009B16DE"/>
     <w:rsid w:val="009B1C36"/>
     <w:rsid w:val="009B2847"/>
     <w:rsid w:val="009C0434"/>
     <w:rsid w:val="009C2433"/>
     <w:rsid w:val="009F10D6"/>
     <w:rsid w:val="009F13CC"/>
     <w:rsid w:val="009F5F29"/>
     <w:rsid w:val="009F7B4E"/>
     <w:rsid w:val="00A1282C"/>
     <w:rsid w:val="00A12E4C"/>
     <w:rsid w:val="00A161E1"/>
     <w:rsid w:val="00A2648F"/>
     <w:rsid w:val="00A34699"/>
     <w:rsid w:val="00A441D9"/>
     <w:rsid w:val="00A51908"/>
     <w:rsid w:val="00A634FB"/>
     <w:rsid w:val="00A7473C"/>
     <w:rsid w:val="00A915FE"/>
     <w:rsid w:val="00AC1B07"/>
     <w:rsid w:val="00AD0308"/>
     <w:rsid w:val="00AD1D72"/>
     <w:rsid w:val="00AD7584"/>
+    <w:rsid w:val="00AE61F9"/>
     <w:rsid w:val="00AE74E6"/>
     <w:rsid w:val="00B03DC2"/>
+    <w:rsid w:val="00B042F1"/>
     <w:rsid w:val="00B05BF2"/>
     <w:rsid w:val="00B10A78"/>
     <w:rsid w:val="00B12A6A"/>
     <w:rsid w:val="00B301CE"/>
     <w:rsid w:val="00B41233"/>
     <w:rsid w:val="00B42642"/>
     <w:rsid w:val="00B54E27"/>
     <w:rsid w:val="00B7202A"/>
     <w:rsid w:val="00B90A03"/>
     <w:rsid w:val="00BB15FD"/>
     <w:rsid w:val="00BB2DC2"/>
     <w:rsid w:val="00BB4F7D"/>
     <w:rsid w:val="00BB53CF"/>
     <w:rsid w:val="00BC44D1"/>
     <w:rsid w:val="00BC5269"/>
     <w:rsid w:val="00BC6D0A"/>
     <w:rsid w:val="00BE2901"/>
     <w:rsid w:val="00BE30BC"/>
     <w:rsid w:val="00BF13E6"/>
     <w:rsid w:val="00BF6025"/>
     <w:rsid w:val="00C03EBB"/>
     <w:rsid w:val="00C05027"/>
     <w:rsid w:val="00C13790"/>
     <w:rsid w:val="00C168CB"/>
     <w:rsid w:val="00C17AE4"/>
@@ -4087,86 +15959,86 @@
     <w:rsid w:val="00FB0E3D"/>
     <w:rsid w:val="00FD0B12"/>
     <w:rsid w:val="00FD2231"/>
     <w:rsid w:val="00FD5DF8"/>
     <w:rsid w:val="00FE36F1"/>
     <w:rsid w:val="00FE69A6"/>
     <w:rsid w:val="00FF2FE0"/>
     <w:rsid w:val="00FF446D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10242"/>
+    <o:shapedefaults v:ext="edit" spidmax="14338"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2F30987A"/>
   <w15:docId w15:val="{746DA260-6A9A-9F40-B2D2-521F97CFC20D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial Unicode MS" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:bdr w:val="nil"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
           <w:bar w:val="nil"/>
         </w:pBdr>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4494,79 +16366,117 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00DC7B0C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="004E0DC0"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:before="40" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:lang w:val="pt-BR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Ttulo3Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001C656A"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bar w:val="none" w:sz="0" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:b/>
       <w:bCs/>
@@ -4949,55 +16859,97 @@
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RecuodecorpodetextoChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D65402"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RecuodecorpodetextoChar">
     <w:name w:val="Recuo de corpo de texto Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Recuodecorpodetexto"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00D65402"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Char">
+    <w:name w:val="Título 2 Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004E0DC0"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Fernando">
+    <w:name w:val="Fernando"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="004E0DC0"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:between w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bar w:val="none" w:sz="0" w:color="auto"/>
+      </w:pBdr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      <w:lang w:val="pt-BR" w:eastAsia="pt-BR"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="105581311">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="922690578">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -6151,68 +18103,69 @@
       </a:style>
     </a:txDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\apasixtheditionofficeonline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F7C67133-81DD-4477-B99D-6D15B0C9DA29}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>7820</Characters>
+  <Pages>9</Pages>
+  <Words>3181</Words>
+  <Characters>17180</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>65</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>143</Lines>
+  <Paragraphs>40</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9250</CharactersWithSpaces>
+  <CharactersWithSpaces>20321</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Donizete Santos</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>